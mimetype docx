--- v0 (2026-05-06)
+++ v1 (2026-11-06)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 09"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目 录</w:t>
       </w:r>
@@ -1173,52 +1173,52 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>分辨率：1080p；俯仰角度：上45度、下90度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="Top_of_471_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>物品清单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="14" w:name="iX420_Zi_Zhu_Dao_Hang_Wu_Ren_Ji_1"/>
-      <w:bookmarkStart w:id="15" w:name="iX420_Zi_Zhu_Dao_Hang_Wu_Ren_Ji"/>
+      <w:bookmarkStart w:id="14" w:name="iX420_Zi_Zhu_Dao_Hang_Wu_Ren_Ji"/>
+      <w:bookmarkStart w:id="15" w:name="iX420_Zi_Zhu_Dao_Hang_Wu_Ren_Ji_1"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="16" w:name="iX420_Zi_Zhu_Dao_Hang_Wu_Ren_Ji_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="16"/>
       </w:r>
       <w:r>
         <w:t>iX420-自主导航无人机</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="17" w:name="iX420_Wu_Pin_Qing_Dan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
@@ -1606,59 +1606,59 @@
         <w:t/>
         <w:bookmarkEnd w:id="30"/>
       </w:r>
       <w:r>
         <w:t>遥控器</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1828800" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="8" name="m_c11fdd72602182089b565b969b470831_r.png" descr="m_c11fdd72602182089b565b969b470831_r.png"/>
+            <wp:docPr id="8" name="m_bc81916b99bc771babac56e8d5ac1c17_r.jpg" descr="m_bc81916b99bc771babac56e8d5ac1c17_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_c11fdd72602182089b565b969b470831_r.png" descr="m_c11fdd72602182089b565b969b470831_r.png"/>
+                    <pic:cNvPr id="0" name="m_bc81916b99bc771babac56e8d5ac1c17_r.jpg" descr="m_bc81916b99bc771babac56e8d5ac1c17_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828800" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
@@ -2717,52 +2717,52 @@
                       <a:ext cx="5727700" cy="4749800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="33" w:name="Top_of_475_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>使用说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="34" w:name="Ming_Ling_Shi_Yong_Shuo_Ming"/>
-      <w:bookmarkStart w:id="35" w:name="Ming_Ling_Shi_Yong_Shuo_Ming_Din"/>
+      <w:bookmarkStart w:id="34" w:name="Ming_Ling_Shi_Yong_Shuo_Ming_Din"/>
+      <w:bookmarkStart w:id="35" w:name="Ming_Ling_Shi_Yong_Shuo_Ming"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:bookmarkStart w:id="36" w:name="Ming_Ling_Shi_Yong_Shuo_Ming"/>
         <w:t/>
         <w:bookmarkEnd w:id="36"/>
       </w:r>
       <w:r>
         <w:t>命令使用说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="37" w:name="Ding_Dian_Fei_Xing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
@@ -3780,63 +3780,63 @@
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="0 Text"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
-      <w:u w:color="auto" w:val="solid"/>
+      <w:u w:val="solid" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="1 Text"/>
     <w:rPr>
       <w:color w:val="4183C4"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
     <w:name w:val="2 Text"/>
     <w:rPr>
-      <w:rFonts w:hAnsi="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:ascii="-apple-system"/>
+      <w:rFonts w:hAnsi="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:cs="-apple-system"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="2 Block" w:type="paragraph">
     <w:name w:val="2 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
@@ -3846,51 +3846,51 @@
   <w:style w:styleId="3 Block" w:type="paragraph">
     <w:name w:val="3 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:top w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:right w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:bottom w:val="none" w:sz="0" w:color="D9D9D9"/>
       </w:pBdr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e6cea6a9bac27f516087f9259532e236_r.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_63f070add9da070110819c1f30290f13_r.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_db168f177861fa32751bc09c7a4d7421_r.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4c270d94f850d69b82f7400b653f346a_r.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_dc5cd7d34ed2a96e44fc3cf40c7b7b71_r.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3163702952d0bae95a33348f9beb0609_r.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d248ad98b5ad81721f339b8dc212c001_r.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c11fdd72602182089b565b969b470831_r.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3392a14c0a9540049615660ed3c86477_r.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e9936a43905f8980ce62831c177fb9c2_r.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_35966ad5adcf1b1a5d87299fe3c90e8b_r.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_bf60929546ac699e41608369b3d91512_r.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c2dbe6d98d509a05ca9f365b1eba7c7c_r.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3516baea9100f48dd64dc5e35a0ccb04_r.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b86a619956440621dc7db284af4573d8_r.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_288375172764934e5520f0d825db8a1f_r.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c175cda4f5f485b84eb08ae68de3c37c_r.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_67a0b9b433ec2ab6718f3f67182dda4a_r.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_2f3d9e5a0490781b38ad1e97fbe9457c_r.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihwasin.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e6cea6a9bac27f516087f9259532e236_r.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_63f070add9da070110819c1f30290f13_r.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_db168f177861fa32751bc09c7a4d7421_r.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4c270d94f850d69b82f7400b653f346a_r.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_dc5cd7d34ed2a96e44fc3cf40c7b7b71_r.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3163702952d0bae95a33348f9beb0609_r.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d248ad98b5ad81721f339b8dc212c001_r.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_bc81916b99bc771babac56e8d5ac1c17_r.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3392a14c0a9540049615660ed3c86477_r.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e9936a43905f8980ce62831c177fb9c2_r.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_35966ad5adcf1b1a5d87299fe3c90e8b_r.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_bf60929546ac699e41608369b3d91512_r.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c2dbe6d98d509a05ca9f365b1eba7c7c_r.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_3516baea9100f48dd64dc5e35a0ccb04_r.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b86a619956440621dc7db284af4573d8_r.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_288375172764934e5520f0d825db8a1f_r.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c175cda4f5f485b84eb08ae68de3c37c_r.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_67a0b9b433ec2ab6718f3f67182dda4a_r.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_2f3d9e5a0490781b38ad1e97fbe9457c_r.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihwasin.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>iX420-自主导航无人机</dc:title>