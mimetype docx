--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...3 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 14"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目 录</w:t>
       </w:r>
     </w:p>
@@ -130,51 +130,51 @@
       <w:hyperlink w:anchor="Top_of_2247_html">
         <w:r>
           <w:t>使用说明</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="1" w:name="Top_of_2235_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>免责声明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="2" w:name="Ben_Wen_Suo_Ti_Ji_De_Nei_Rong_Gu"/>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>本文所提及的内容关系到您的安全以及合法权益与责任。使用本产品之前，请仔细阅读本文以确保已对产品进行正确的设置。不遵循和不按照本文的说明与警告来操作可能会给您和周围的人带来伤害，损坏本产品或其它周围的物品。本文档及本产品所有相关的文档最终解释权归爱华芯（大连）科技有限公司所有。如有更新，恕不另行通知。请访问</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tooltip="爱华芯官网">
+      <w:hyperlink r:id="rId28" w:tooltip="爱华芯官网">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Text1"/>
           </w:rPr>
           <w:t>爱华芯官网</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>以获取最新的产品信息。</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 一旦使用本产品，即视为您已经仔细阅读本免责声明与警告、理解、认可和接受本声明全部条款和内容。您承诺对使用本产品以及可能带来的后果负全部责任。您承诺仅出于正当目的使用本产品，并且同意本条款以及爱华芯科技制定的任何相关条例、政策和指引。爱华芯科技对于直接或间接使用本产品而造成的损坏、伤害以及任何法律责任不予负责。用户应遵循包括但不限于本文提及的所有安全指引。</w:t>
         <w:br w:clear="none"/>
         <w:t xml:space="preserve"> 即使存在上述规定，消费者权益依然受当地法律法规所保障，并不受本免责声明影响。</w:t>
         <w:br w:clear="none"/>
         <w:t>爱华芯（iHwasin）是爱华芯（大连）科技有限公司及其关联公司的商标。本文出现的产品名称、品牌等，均为其所属公司的商标或注册商标。本产品及文档为爱华芯（大连）科技有限公司版权所有。未经许可，不得以任何形式复制翻印。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="3" w:name="Jing_Gao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -314,133 +314,133 @@
         </w:rPr>
         <w:bookmarkStart w:id="10" w:name="iX429_Ji_Guang_Ding_Wei_Wu_Ren_J_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="10"/>
       </w:r>
       <w:r>
         <w:t>iX429-激光定位无人机自主飞行系统平台</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="1778000" cy="8851900"/>
+            <wp:extent cx="1828800" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="1" name="m_523dc6bbf1ba2ba461439844559541ab_r.jpg" descr="m_523dc6bbf1ba2ba461439844559541ab_r.jpg"/>
+            <wp:docPr id="1" name="m_850eeb6e49df8b7561cb28c361774c2a_r.jpg" descr="m_850eeb6e49df8b7561cb28c361774c2a_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_523dc6bbf1ba2ba461439844559541ab_r.jpg" descr="m_523dc6bbf1ba2ba461439844559541ab_r.jpg"/>
+                    <pic:cNvPr id="0" name="m_850eeb6e49df8b7561cb28c361774c2a_r.jpg" descr="m_850eeb6e49df8b7561cb28c361774c2a_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1778000" cy="8851900"/>
+                      <a:ext cx="1828800" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="11" w:name="Top_of_2244_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>产品参数</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="12" w:name="Ben_Chan_Pin_Shi_Yi_Kuan_Ming_We"/>
       <w:pPr>
-        <w:pStyle w:val="Para 10"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:t>本产品是一款名为iX429的无人机。产品性能参数如下：</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 15"/>
+              <w:pStyle w:val="Para 16"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Para 09"/>
             </w:pPr>
             <w:r>
               <w:t>项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
@@ -678,51 +678,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>1790g</w:t>
+              <w:t>1912g</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -739,51 +739,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>重量：395g; 电压：14.8V； 容量：7000mah</w:t>
+              <w:t>重量：427g; 电压：14.8V； 容量：7000mah</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -800,51 +800,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>1.8kg</w:t>
+              <w:t>2kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
@@ -1123,95 +1123,95 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>分辨率：1080p</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="Top_of_2245_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>物件清单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="14" w:name="iX429_Ji_Guang_Ding_Wei_Wu_Ren_J_2"/>
-      <w:bookmarkStart w:id="15" w:name="iX429_Ji_Guang_Ding_Wei_Wu_Ren_J_3"/>
+      <w:bookmarkStart w:id="14" w:name="iX429_Ji_Guang_Ding_Wei_Wu_Ren_J_3"/>
+      <w:bookmarkStart w:id="15" w:name="iX429_Ji_Guang_Ding_Wei_Wu_Ren_J_2"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="16" w:name="iX429_Ji_Guang_Ding_Wei_Wu_Ren_J_3"/>
         <w:t/>
         <w:bookmarkEnd w:id="16"/>
       </w:r>
       <w:r>
         <w:t>iX429-激光定位无人机自主飞行系统平台物品清单</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1739900" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="2" name="m_4f067d4a1c55eb51adab0be9b83ed9ba_r.jpg" descr="m_4f067d4a1c55eb51adab0be9b83ed9ba_r.jpg"/>
+            <wp:docPr id="2" name="m_e6c971816fe1f500e5c520cd7438e149_r.jpg" descr="m_e6c971816fe1f500e5c520cd7438e149_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_4f067d4a1c55eb51adab0be9b83ed9ba_r.jpg" descr="m_4f067d4a1c55eb51adab0be9b83ed9ba_r.jpg"/>
+                    <pic:cNvPr id="0" name="m_e6c971816fe1f500e5c520cd7438e149_r.jpg" descr="m_e6c971816fe1f500e5c520cd7438e149_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1739900" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
@@ -1225,114 +1225,116 @@
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="18" w:name="Fei_Xing_Qi"/>
       <w:bookmarkStart w:id="19" w:name="Fei_Xing_Qi_1_Yi_Ti_Shi_Zhao_Min"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="20" w:name="Fei_Xing_Qi"/>
         <w:t/>
         <w:bookmarkEnd w:id="20"/>
       </w:r>
       <w:r>
         <w:t>飞行器</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 10"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="1866900" cy="8851900"/>
+            <wp:extent cx="3149600" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="3" name="m_8f60e7d72c1842127341e2d76cafe2ed_r.jpg" descr="m_8f60e7d72c1842127341e2d76cafe2ed_r.jpg"/>
+            <wp:docPr id="3" name="m_1f171056a04113dc5bfd70c3db274060_r.jpg" descr="m_1f171056a04113dc5bfd70c3db274060_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_8f60e7d72c1842127341e2d76cafe2ed_r.jpg" descr="m_8f60e7d72c1842127341e2d76cafe2ed_r.jpg"/>
+                    <pic:cNvPr id="0" name="m_1f171056a04113dc5bfd70c3db274060_r.jpg" descr="m_1f171056a04113dc5bfd70c3db274060_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1866900" cy="8851900"/>
+                      <a:ext cx="3149600" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="zh" w:val="zh" w:eastAsia="zh"/>
         </w:rPr>
         <w:t>1：一体式照明相机</w:t>
         <w:br w:clear="none"/>
-        <w:t>2：PSDK-TypeC安插接口</w:t>
+        <w:t>2：激光雷达</w:t>
         <w:br w:clear="none"/>
-        <w:t>3：电机</w:t>
+        <w:t>3：定位建图自主算力盒</w:t>
         <w:br w:clear="none"/>
-        <w:t>4：螺旋桨</w:t>
+        <w:t>4：电机</w:t>
         <w:br w:clear="none"/>
-        <w:t>5：扩展设备快拆架</w:t>
+        <w:t>5：螺旋桨</w:t>
         <w:br w:clear="none"/>
         <w:t>6：防护罩</w:t>
         <w:br w:clear="none"/>
         <w:t>7：飞控调参口</w:t>
         <w:br w:clear="none"/>
-        <w:t>8：动力电池</w:t>
+        <w:t>8：动力电池仓</w:t>
         <w:br w:clear="none"/>
         <w:t>9：VCC-POWER</w:t>
+        <w:br w:clear="none"/>
+        <w:t>10:一体式照明光流传感器模块</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="E_PortXian_Xu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="22" w:name="E_PortXian_Xu"/>
         <w:t/>
         <w:bookmarkEnd w:id="22"/>
       </w:r>
       <w:r>
         <w:t>E-Port线序</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -1361,82 +1363,82 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828800" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 10"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:t>E-Port线序</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 15"/>
+              <w:pStyle w:val="Para 16"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
               <w:t>编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
@@ -2889,130 +2891,130 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="25" w:name="Ding_Wei_Jian_Tu_Zi_Zhu_Suan_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="26" w:name="Ding_Wei_Jian_Tu_Zi_Zhu_Suan_Li"/>
         <w:t/>
         <w:bookmarkEnd w:id="26"/>
       </w:r>
       <w:r>
-        <w:t>定位建图自主算力盒</w:t>
+        <w:t>定位建图自主算力盒接口</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="1778000" cy="8851900"/>
+            <wp:extent cx="3467100" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="6" name="m_ea0fdd02bc346149b30f5d5e3f7f2a8e_r.jpg" descr="m_ea0fdd02bc346149b30f5d5e3f7f2a8e_r.jpg"/>
+            <wp:docPr id="6" name="m_7052f3806950b85f17a2e200a20e6ea4_r.jpg" descr="m_7052f3806950b85f17a2e200a20e6ea4_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_ea0fdd02bc346149b30f5d5e3f7f2a8e_r.jpg" descr="m_ea0fdd02bc346149b30f5d5e3f7f2a8e_r.jpg"/>
+                    <pic:cNvPr id="0" name="m_7052f3806950b85f17a2e200a20e6ea4_r.jpg" descr="m_7052f3806950b85f17a2e200a20e6ea4_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1778000" cy="8851900"/>
+                      <a:ext cx="3467100" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Para 15"/>
+              <w:pStyle w:val="Para 16"/>
             </w:pPr>
             <w:r>
               <w:t/>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Para 09"/>
             </w:pPr>
             <w:r>
               <w:t>序号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
@@ -3121,51 +3123,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>PSDK-TypeC安插接口</w:t>
+              <w:t>TYPE-C 3.0 - USB0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
@@ -3233,79 +3235,76 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>USB2.0</w:t>
+              <w:t>TYPE-C 3.0 - USB2 TypeC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...3 lines deleted...]
-            </w:r>
+              <w:pStyle w:val="4 Block"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="4 Block"/>
             </w:pPr>
           </w:p>
@@ -3345,571 +3344,150 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>UART1</w:t>
+              <w:t>HDMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
             </w:pPr>
             <w:r>
-              <w:t>GH1.25 (4pin)</w:t>
+              <w:t>MicroHDMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="auto" w:w="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:top w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="5" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="5" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:type="dxa" w:w="180"/>
               <w:top w:type="dxa" w:w="100"/>
               <w:right w:type="dxa" w:w="180"/>
               <w:bottom w:type="dxa" w:w="100"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...3 lines deleted...]
-            </w:r>
+              <w:pStyle w:val="4 Block"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...416 lines deleted...]
-    </w:p>
     <w:p>
       <w:bookmarkStart w:id="27" w:name="An_Quan_Xiang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="28" w:name="An_Quan_Xiang"/>
         <w:t/>
         <w:bookmarkEnd w:id="28"/>
       </w:r>
       <w:r>
         <w:t>安全箱</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 10"/>
+        <w:pStyle w:val="Para 11"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text3"/>
         </w:rPr>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1828800" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
-            <wp:docPr id="9" name="m_4426cfe1102893196ffc3991674e0f01_r.jpg" descr="m_4426cfe1102893196ffc3991674e0f01_r.jpg"/>
+            <wp:docPr id="7" name="m_4426cfe1102893196ffc3991674e0f01_r.jpg" descr="m_4426cfe1102893196ffc3991674e0f01_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_4426cfe1102893196ffc3991674e0f01_r.jpg" descr="m_4426cfe1102893196ffc3991674e0f01_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828800" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
         <w:br w:clear="none"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="zh" w:val="zh" w:eastAsia="zh"/>
         </w:rPr>
         <w:t>1：iX429无人机</w:t>
@@ -3919,545 +3497,1008 @@
         <w:t>3：备用螺旋桨</w:t>
         <w:br w:clear="none"/>
         <w:t>4：遥控器</w:t>
         <w:br w:clear="none"/>
         <w:t>5：遥控器充电线</w:t>
         <w:br w:clear="none"/>
         <w:t>6：遥控器充电器</w:t>
         <w:br w:clear="none"/>
         <w:t>7：动力电池充电套装</w:t>
         <w:br w:clear="none"/>
         <w:t>8：动力电池2块</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="29" w:name="Top_of_2247_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>使用说明</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="30" w:name="Xun_Ji_Fei_Xing_Shi_Yong_Fang_Fa"/>
-      <w:bookmarkStart w:id="31" w:name="Xun_Ji_Fei_Xing_Shi_Yong_Fang_Fa_1"/>
+      <w:bookmarkStart w:id="30" w:name="Xun_Ji_Fei_Xing_Shi_Yong_Fang_Fa_1"/>
+      <w:bookmarkStart w:id="31" w:name="Xun_Ji_Fei_Xing_Shi_Yong_Fang_Fa"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="32" w:name="Xun_Ji_Fei_Xing_Shi_Yong_Fang_Fa_1"/>
         <w:t/>
         <w:bookmarkEnd w:id="32"/>
         <w:bookmarkStart w:id="33" w:name="4xt74x"/>
         <w:t/>
         <w:bookmarkEnd w:id="33"/>
       </w:r>
       <w:r>
         <w:t>循迹飞行使用方法</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="34" w:name="Kong_Jian_Shi_Yong"/>
+      <w:bookmarkStart w:id="34" w:name="Qi_Dong_QGC"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="35" w:name="Kong_Jian_Shi_Yong"/>
+        <w:bookmarkStart w:id="35" w:name="Qi_Dong_QGC"/>
         <w:t/>
         <w:bookmarkEnd w:id="35"/>
-        <w:bookmarkStart w:id="36" w:name="40d190"/>
+      </w:r>
+      <w:r>
+        <w:t>启动QGC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>飞机每次上电时的位置和朝向尽量保持一致。遥控器QGC软件应在飞机上电前开启，且飞机每次重新上电都需要重新打开QGC。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="36" w:name="Kong_Jian_Shi_Yong"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="37" w:name="Kong_Jian_Shi_Yong"/>
         <w:t/>
-        <w:bookmarkEnd w:id="36"/>
+        <w:bookmarkEnd w:id="37"/>
+        <w:bookmarkStart w:id="38" w:name="40d190"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="38"/>
       </w:r>
       <w:r>
         <w:t>控件使用</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>启动 QGC 后进入主界面。界面左侧带有“航点”字样的圆形按钮用于打开/关闭航点信息面板；右侧带有“指令”字样的圆形按钮用于打开/关闭指令控制面板。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="10" name="m_6e10b80a578510271db0b86fcbeda341_r.png" descr="m_6e10b80a578510271db0b86fcbeda341_r.png"/>
+            <wp:docPr id="8" name="m_6e10b80a578510271db0b86fcbeda341_r.png" descr="m_6e10b80a578510271db0b86fcbeda341_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_6e10b80a578510271db0b86fcbeda341_r.png" descr="m_6e10b80a578510271db0b86fcbeda341_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5143500" cy="8851900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>注：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>航点信息面板和指令控制面板提供的功能仅限循迹飞行使用，仅推荐打点时或出现意外时手动控制飞机。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="39" w:name="Hang_Dian_Xin_Xi_Mian_Ban"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="40" w:name="Hang_Dian_Xin_Xi_Mian_Ban"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkStart w:id="41" w:name="8sbi2k"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="41"/>
+      </w:r>
+      <w:r>
+        <w:t>航点信息面板</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>航点信息面板用于显示通过打点功能记录的航点，其顶部的四个按键从左到右依次为：缩小面板、放大面板、收起面板、关闭面板，如下图所示。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="line">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="5143500" cy="8851900"/>
+            <wp:effectExtent l="0" r="0" t="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="9" name="m_cd7a9844351c2fa1e5d6393f7447217f_r.png" descr="m_cd7a9844351c2fa1e5d6393f7447217f_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="m_cd7a9844351c2fa1e5d6393f7447217f_r.png" descr="m_cd7a9844351c2fa1e5d6393f7447217f_r.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5143500" cy="8851900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="42" w:name="Zhi_Ling_Kong_Zhi_Mian_Ban"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="43" w:name="Zhi_Ling_Kong_Zhi_Mian_Ban"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkStart w:id="44" w:name="8hs2lq"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="44"/>
+      </w:r>
+      <w:r>
+        <w:t>指令控制面板</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>指令控制面板提供以下功能：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>打点</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>循迹飞行</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>设置返航方式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>主动返航</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>低电量电压设置</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>飞行范围限制</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点云显示</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>面板右上角有两个按键，分别为收起面板和关闭面板，如下图所示。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="line">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="5143500" cy="8851900"/>
+            <wp:effectExtent l="0" r="0" t="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="10" name="m_35d5acf3a725a80c76a3fe0c219475bc_r.png" descr="m_35d5acf3a725a80c76a3fe0c219475bc_r.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="m_35d5acf3a725a80c76a3fe0c219475bc_r.png" descr="m_35d5acf3a725a80c76a3fe0c219475bc_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
-[...33 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>航点信息面板用于显示通过打点功能记录的航点，其顶部的四个按键从左到右依次为：缩小面板、放大面板、收起面板、关闭面板，如下图所示。</w:t>
+        <w:t>向上滑动面板，可以显示更多功能，如下图所示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="11" name="m_cd7a9844351c2fa1e5d6393f7447217f_r.png" descr="m_cd7a9844351c2fa1e5d6393f7447217f_r.png"/>
+            <wp:docPr id="11" name="m_875c50c7ef98807f522f8325c60b9f87_r.png" descr="m_875c50c7ef98807f522f8325c60b9f87_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_cd7a9844351c2fa1e5d6393f7447217f_r.png" descr="m_cd7a9844351c2fa1e5d6393f7447217f_r.png"/>
+                    <pic:cNvPr id="0" name="m_875c50c7ef98807f522f8325c60b9f87_r.png" descr="m_875c50c7ef98807f522f8325c60b9f87_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="40" w:name="Zhi_Ling_Kong_Zhi_Mian_Ban"/>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading 4"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>注：</w:t>
+      </w:r>
+      <w:r>
+        <w:t>如遇点击按钮时，按钮闪动未能成功更改状态，重新点击即可。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="45" w:name="She_Zhi_Fan_Hang_Fang_Shi"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="41" w:name="Zhi_Ling_Kong_Zhi_Mian_Ban"/>
+        <w:bookmarkStart w:id="46" w:name="She_Zhi_Fan_Hang_Fang_Shi"/>
         <w:t/>
-        <w:bookmarkEnd w:id="41"/>
-        <w:bookmarkStart w:id="42" w:name="8hs2lq"/>
+        <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkStart w:id="47" w:name="4uqz5h"/>
         <w:t/>
-        <w:bookmarkEnd w:id="42"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+        <w:bookmarkEnd w:id="47"/>
+      </w:r>
+      <w:r>
+        <w:t>设置返航方式</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>指令控制面板提供以下功能：</w:t>
+        <w:t>在执行循迹飞行前，可设置任务完成后的”返航方式”：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t>打点</w:t>
+        <w:t>不返航</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t>循迹飞行</w:t>
+        <w:t>直线返航</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t>设置返航方式</w:t>
-[...47 lines deleted...]
-        <w:t>点云显示</w:t>
+        <w:t>原路径返航</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>面板右上角有两个按键，分别为收起面板和关闭面板，如下图所示。</w:t>
+        <w:t>任务完成后，飞机将根据设置的方式执行</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>自动返航</w:t>
+      </w:r>
+      <w:r>
+        <w:t>并返回返航点（飞机上电的位置）。</w:t>
+        <w:br w:clear="none"/>
+        <w:t>若选择“不返航”，则任务结束后飞机自动降落，请确保轨迹终点下方的场景空旷平坦。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="12" name="m_35d5acf3a725a80c76a3fe0c219475bc_r.png" descr="m_35d5acf3a725a80c76a3fe0c219475bc_r.png"/>
+            <wp:docPr id="12" name="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png" descr="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_35d5acf3a725a80c76a3fe0c219475bc_r.png" descr="m_35d5acf3a725a80c76a3fe0c219475bc_r.png"/>
+                    <pic:cNvPr id="0" name="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png" descr="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
+      <w:bookmarkStart w:id="48" w:name="Xun_Ji_Zhong_Zhu_Dong_Fan_Hang"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="49" w:name="Xun_Ji_Zhong_Zhu_Dong_Fan_Hang"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="49"/>
+        <w:bookmarkStart w:id="50" w:name="e4yz7o"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="50"/>
+      </w:r>
+      <w:r>
+        <w:t>循迹中主动返航</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>向上滑动面板，可以显示更多功能，如下图所示。</w:t>
+        <w:t>在循迹飞行过程中，可手动触发</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>主动返航</w:t>
+      </w:r>
+      <w:r>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 03"/>
+      </w:pPr>
+      <w:r>
+        <w:t>选择”返航方式”（直线或原路径）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 03"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点击”返航”按钮执行返航。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="13" name="m_875c50c7ef98807f522f8325c60b9f87_r.png" descr="m_875c50c7ef98807f522f8325c60b9f87_r.png"/>
+            <wp:docPr id="13" name="m_cc9093aecca1020dd83307efc7b15786_r.png" descr="m_cc9093aecca1020dd83307efc7b15786_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_875c50c7ef98807f522f8325c60b9f87_r.png" descr="m_875c50c7ef98807f522f8325c60b9f87_r.png"/>
+                    <pic:cNvPr id="0" name="m_cc9093aecca1020dd83307efc7b15786_r.png" descr="m_cc9093aecca1020dd83307efc7b15786_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Para 12"/>
+        <w:pStyle w:val="Para 10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
-        <w:t>注：</w:t>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="Da_Dian_Gong_Neng"/>
+        <w:t>注意：</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 在完成循迹飞行后的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>自动返航</w:t>
+      </w:r>
+      <w:r>
+        <w:t>过程中，无法再次触发主动返航。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="51" w:name="Xun_Ji_Shi_Bai_Hou_Fan_Hang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="44" w:name="Da_Dian_Gong_Neng"/>
+        <w:bookmarkStart w:id="52" w:name="Xun_Ji_Shi_Bai_Hou_Fan_Hang"/>
         <w:t/>
-        <w:bookmarkEnd w:id="44"/>
-        <w:bookmarkStart w:id="45" w:name="5f7y7"/>
+        <w:bookmarkEnd w:id="52"/>
+        <w:bookmarkStart w:id="53" w:name="4uqz5h"/>
         <w:t/>
-        <w:bookmarkEnd w:id="45"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+        <w:bookmarkEnd w:id="53"/>
+      </w:r>
+      <w:r>
+        <w:t>循迹失败后返航</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>操作流程如下：</w:t>
+        <w:t>在循迹过程中，如果飞机在某个地方悬停超过20s，这种情况是飞机无法继续自动执行循迹任务，如飞机的前进轨迹被完全遮挡导致飞机未能到达终点。可以主动尝试返航：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>选择”返航方式”，设置为原路径返航或直线返航。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点击“飞行解锁”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点击”返航”按钮执行返航。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text0"/>
+        </w:rPr>
+        <w:t>注意：</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 若尝试上述方法飞机仍未能脱困，请在确保遥控器“拨档开关E”在中间的情况下，向右拨档切换至定点模式手动控制飞机脱困。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="54" w:name="Da_Dian_Hou_Fan_Hang"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="55" w:name="Da_Dian_Hou_Fan_Hang"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="55"/>
+        <w:bookmarkStart w:id="56" w:name="4uqz5h"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="56"/>
+      </w:r>
+      <w:r>
+        <w:t>打点后返航</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>完成打点工作后，可以继续手动控制飞机返航，也可以选择自动返航。使用流程：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>选择”返航方式”，设置为原路径返航</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点击“飞行解锁”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点击”返航”按钮执行返航。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>飞机降落后如果遥控器按键A处于高亮状态，点击其对飞行器进行上锁。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="57" w:name="Da_Dian_Gong_Neng"/>
+      <w:pPr>
+        <w:pStyle w:val="Heading 3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Text2"/>
+        </w:rPr>
+        <w:bookmarkStart w:id="58" w:name="Da_Dian_Gong_Neng"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="58"/>
+        <w:bookmarkStart w:id="59" w:name="5f7y7"/>
+        <w:t/>
+        <w:bookmarkEnd w:id="59"/>
+      </w:r>
+      <w:r>
+        <w:t>打点功能</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>操作流程如下：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>点击“开启打点”。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
-        <w:t>点击“记录航点”记录当前飞机位置。</w:t>
+        <w:t>点击遥控器“按键A”使其处于高亮状态，手动控制飞机飞行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 03"/>
+      </w:pPr>
+      <w:r>
+        <w:t>点击“记录航点”记录当前飞机位置。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>点击“关闭打点”保存所有航点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="14" name="m_ecfbd84db78e8d34f561f7aa284f9ec7_r.png" descr="m_ecfbd84db78e8d34f561f7aa284f9ec7_r.png"/>
@@ -4483,903 +4524,642 @@
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 13"/>
       </w:pPr>
       <w:r>
         <w:t>注：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:t>点击开启打点后会清空之前记录的历史航点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:t>推荐每个记录的航点相隔距离不低于1.5m。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:t>循迹飞行开始时会自动起飞至1m高度，不宜在飞机起飞位置正上方1m处打点。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:t>请您在执行循迹任务前，合理评估任务时长及飞行器电量情况。本产品配备的返航功能需在剩余电量充足的前提下方可正常使用。为保障飞行安全，当电压达到预设降落阈值时，飞行器将自动执行降落操作。因任务规划、电量管理或使用环境等因素导致的飞行中断、坠落，或由此引发的设备进水、机体及工控机设备损坏等风险，属于用户使用过程中的可预见情况，相关损失需由用户自行承担，敬请理解与注意。</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="46" w:name="She_Zhi_Fan_Hang_Fang_Shi"/>
+      <w:bookmarkStart w:id="60" w:name="Di_Dian_Liang_She_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="47" w:name="She_Zhi_Fan_Hang_Fang_Shi"/>
+        <w:bookmarkStart w:id="61" w:name="Di_Dian_Liang_She_Zhi"/>
         <w:t/>
-        <w:bookmarkEnd w:id="47"/>
-        <w:bookmarkStart w:id="48" w:name="4uqz5h"/>
+        <w:bookmarkEnd w:id="61"/>
+        <w:bookmarkStart w:id="62" w:name="ey74p7"/>
         <w:t/>
-        <w:bookmarkEnd w:id="48"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+        <w:bookmarkEnd w:id="62"/>
+      </w:r>
+      <w:r>
+        <w:t>低电量设置</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>在执行循迹飞行前，可设置任务完成后的”返航方式”：</w:t>
+        <w:t>设置两个电压阈值：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t>不返航</w:t>
+        <w:t>返航电压</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t>直线返航</w:t>
+        <w:t>降落电压</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 01"/>
+      </w:pPr>
+      <w:r>
+        <w:t>逻辑如下：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
-        <w:t>原路径返航</w:t>
-[...18 lines deleted...]
-        <w:t>若选择“不返航”，则任务结束后飞机自动降落，请确保轨迹终点下方的场景空旷平坦。</w:t>
+        <w:t>飞行过程中电压低于“返航电压” 则执行低电量直线返航。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 02"/>
+      </w:pPr>
+      <w:r>
+        <w:t>在低电量返航 / 自动返航 / 主动返航过程中，电压低于“降落电压” 则立即自动降落。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="15" name="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png" descr="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png"/>
+            <wp:docPr id="15" name="m_26c78693fd8233c787a9d6b4ec93f2e9_r.png" descr="m_26c78693fd8233c787a9d6b4ec93f2e9_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png" descr="m_6c5e8bfeb87e5305c6857ca0148793f8_r.png"/>
+                    <pic:cNvPr id="0" name="m_26c78693fd8233c787a9d6b4ec93f2e9_r.png" descr="m_26c78693fd8233c787a9d6b4ec93f2e9_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="49" w:name="Zhu_Dong_Fan_Hang"/>
+      <w:pPr>
+        <w:pStyle w:val="Para 13"/>
+      </w:pPr>
+      <w:r>
+        <w:t>注：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>飞机不能在自动返航或主动返航时再次执行低电量直线返航。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 06"/>
+      </w:pPr>
+      <w:r>
+        <w:t>飞机的返航功能仅适用于循迹飞行任务途中和循迹任务结束时使用，手动控制飞机无法使用返航功能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="63" w:name="Fei_Xing_Fan_Wei_Xian_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="50" w:name="Zhu_Dong_Fan_Hang"/>
+        <w:bookmarkStart w:id="64" w:name="Fei_Xing_Fan_Wei_Xian_Zhi"/>
         <w:t/>
-        <w:bookmarkEnd w:id="50"/>
-        <w:bookmarkStart w:id="51" w:name="e4yz7o"/>
+        <w:bookmarkEnd w:id="64"/>
+        <w:bookmarkStart w:id="65" w:name="3qcgok"/>
         <w:t/>
-        <w:bookmarkEnd w:id="51"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+        <w:bookmarkEnd w:id="65"/>
+      </w:r>
+      <w:r>
+        <w:t>飞行范围限制</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
-        <w:t>在循迹飞行过程中，可手动触发</w:t>
-[...32 lines deleted...]
-        <w:t>点击”返航”按钮执行返航。</w:t>
+        <w:t>可通过设置飞行范围限制参数，限制循迹飞行区域。水平范围限制以飞机上电位置为中心，宽度为X和长度为Y的矩形。高度范围限制以地面高度为最低高度，地面高度+高度Z为最高高度。设置方法如下图所示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="16" name="m_cc9093aecca1020dd83307efc7b15786_r.png" descr="m_cc9093aecca1020dd83307efc7b15786_r.png"/>
+            <wp:docPr id="16" name="m_17ca3f0f0f2ca5ab89aa440844b22bd6_r.png" descr="m_17ca3f0f0f2ca5ab89aa440844b22bd6_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="m_cc9093aecca1020dd83307efc7b15786_r.png" descr="m_cc9093aecca1020dd83307efc7b15786_r.png"/>
+                    <pic:cNvPr id="0" name="m_17ca3f0f0f2ca5ab89aa440844b22bd6_r.png" descr="m_17ca3f0f0f2ca5ab89aa440844b22bd6_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...22 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="Di_Dian_Liang_She_Zhi"/>
+      <w:bookmarkStart w:id="66" w:name="Xun_Ji_Fei_Xing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="53" w:name="Di_Dian_Liang_She_Zhi"/>
+        <w:bookmarkStart w:id="67" w:name="Xun_Ji_Fei_Xing"/>
         <w:t/>
-        <w:bookmarkEnd w:id="53"/>
-        <w:bookmarkStart w:id="54" w:name="ey74p7"/>
+        <w:bookmarkEnd w:id="67"/>
+        <w:bookmarkStart w:id="68" w:name="3qcgok"/>
         <w:t/>
-        <w:bookmarkEnd w:id="54"/>
-[...245 lines deleted...]
-        <w:bookmarkEnd w:id="60"/>
+        <w:bookmarkEnd w:id="68"/>
       </w:r>
       <w:r>
         <w:t>循迹飞行</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-        <w:t>循迹飞行前需要保证遥控器拨档开关E在中间的定点模式。如遇紧急情况可将档位拨动至右侧定点模式重新获取遥控器控制权，此时飞行器会定点悬停。如果遇到手动切换到右侧定点模式，飞行器仍未悬停，可将档位拨动至左侧自稳模式控制飞机，注意该模式下飞行器没有定点功能，请谨慎飞行。</w:t>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 15"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> ！！！重要注意事项！！！ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Para 10"/>
+      </w:pPr>
+      <w:r>
+        <w:t>循迹飞行前需要保证遥控器拨档开关E在中间的定点模式。如遇紧急情况可将档位拨动至右侧定点模式重新获取遥控器控制权，此时飞行器会定点悬停。如果遇到手动切换到右侧定点模式，飞行器仍处于失控状态，可将档位拨动至左侧自稳模式控制飞机，注意该模式下飞行器没有定点功能，请谨慎飞行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1828800" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="19" name="m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpg" descr="m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpg"/>
+            <wp:docPr id="17" name="m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpg" descr="m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpg" descr="m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828800" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>操作步骤：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>点击“飞行解锁”。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>点击“循迹飞行”。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:pStyle w:val="Para 03"/>
       </w:pPr>
       <w:r>
         <w:t>等待约 5 秒，飞机将自动起飞并执行循迹任务。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="20" name="m_47fc483f6b19c5be38261b1770a1159b_r.png" descr="m_47fc483f6b19c5be38261b1770a1159b_r.png"/>
+            <wp:docPr id="18" name="m_47fc483f6b19c5be38261b1770a1159b_r.png" descr="m_47fc483f6b19c5be38261b1770a1159b_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_47fc483f6b19c5be38261b1770a1159b_r.png" descr="m_47fc483f6b19c5be38261b1770a1159b_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 13"/>
       </w:pPr>
       <w:r>
         <w:t>注意：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:t>飞行前需确保飞机位置和朝向与上电时一致</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:pStyle w:val="Para 06"/>
       </w:pPr>
       <w:r>
         <w:t>为防止误触，每次点击“循迹飞行”后，“解锁飞行”状态会自动切换为上锁</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="61" w:name="Dian_Yun_Xian_Shi"/>
+      <w:bookmarkStart w:id="69" w:name="Dian_Yun_Xian_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="62" w:name="Dian_Yun_Xian_Shi"/>
+        <w:bookmarkStart w:id="70" w:name="Dian_Yun_Xian_Shi"/>
         <w:t/>
-        <w:bookmarkEnd w:id="62"/>
-        <w:bookmarkStart w:id="63" w:name="af1nld"/>
+        <w:bookmarkEnd w:id="70"/>
+        <w:bookmarkStart w:id="71" w:name="af1nld"/>
         <w:t/>
-        <w:bookmarkEnd w:id="63"/>
+        <w:bookmarkEnd w:id="71"/>
       </w:r>
       <w:r>
         <w:t>点云显示</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="Dian_Nao_He_Yao_Kong_Qi_Lian_Jie"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p>
+      <w:bookmarkStart w:id="72" w:name="Dian_Nao_He_Yao_Kong_Qi_Lian_Jie"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="65" w:name="Dian_Nao_He_Yao_Kong_Qi_Lian_Jie"/>
+        <w:bookmarkStart w:id="73" w:name="Dian_Nao_He_Yao_Kong_Qi_Lian_Jie"/>
         <w:t/>
-        <w:bookmarkEnd w:id="65"/>
-        <w:bookmarkStart w:id="66" w:name="7oeq5m"/>
+        <w:bookmarkEnd w:id="73"/>
+        <w:bookmarkStart w:id="74" w:name="7oeq5m"/>
         <w:t/>
-        <w:bookmarkEnd w:id="66"/>
+        <w:bookmarkEnd w:id="74"/>
       </w:r>
       <w:r>
         <w:t>电脑和遥控器连接</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>①</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 使用网口连接线缆连接遥控器网口与电脑以太网网口，如图所示：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="3403600"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="21" name="m_28ef8b95d56ce936e0802be0470ae12d_r.png" descr="m_28ef8b95d56ce936e0802be0470ae12d_r.png"/>
+            <wp:docPr id="19" name="m_28ef8b95d56ce936e0802be0470ae12d_r.png" descr="m_28ef8b95d56ce936e0802be0470ae12d_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_28ef8b95d56ce936e0802be0470ae12d_r.png" descr="m_28ef8b95d56ce936e0802be0470ae12d_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="3403600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
@@ -5390,410 +5170,410 @@
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>②</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 完成遥控器与PC端的网口物理连接后，需在PC上对以太网进行相应配置，打开电脑网络和共享中心-&gt;点击更改适配器设置-&gt;选择以太网-&gt;选择IPV4协议-&gt;选择自定义IP地址-&gt;按图中的方式输入-&gt;点击确认(见下图）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5727700" cy="8509000"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="22" name="m_c37388b8871d7eb4dc950a8aae0ef586_r.png" descr="m_c37388b8871d7eb4dc950a8aae0ef586_r.png"/>
+            <wp:docPr id="20" name="m_c37388b8871d7eb4dc950a8aae0ef586_r.png" descr="m_c37388b8871d7eb4dc950a8aae0ef586_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_c37388b8871d7eb4dc950a8aae0ef586_r.png" descr="m_c37388b8871d7eb4dc950a8aae0ef586_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="8509000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="67" w:name="3DViewerDian_Yun_Xian_Shi"/>
+      <w:bookmarkStart w:id="75" w:name="3DViewerDian_Yun_Xian_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 4"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="68" w:name="3DViewerDian_Yun_Xian_Shi"/>
+        <w:bookmarkStart w:id="76" w:name="3DViewerDian_Yun_Xian_Shi"/>
         <w:t/>
-        <w:bookmarkEnd w:id="68"/>
-        <w:bookmarkStart w:id="69" w:name="dkvc5a"/>
+        <w:bookmarkEnd w:id="76"/>
+        <w:bookmarkStart w:id="77" w:name="dkvc5a"/>
         <w:t/>
-        <w:bookmarkEnd w:id="69"/>
+        <w:bookmarkEnd w:id="77"/>
       </w:r>
       <w:r>
         <w:t>3DViewer点云显示</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t>打开win10/11电脑，解压 3dviewer_0.3.1.zip，打开3dviewer_0.3.1文件夹，设置该文件夹下的system_config.json中的参数”ip”为192.168.144.66</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t>打开3DViewer软件”3D-BOX_viewer20241212.exe”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t>如下图所示，点击开启显示，点云数据会传输到软件3DViewer上。点击关闭显示，点云数据会停止传输到软件3DViewer上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="23" name="m_e3f73c070c26849459d775123cca1619_r.png" descr="m_e3f73c070c26849459d775123cca1619_r.png"/>
+            <wp:docPr id="21" name="m_e3f73c070c26849459d775123cca1619_r.png" descr="m_e3f73c070c26849459d775123cca1619_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_e3f73c070c26849459d775123cca1619_r.png" descr="m_e3f73c070c26849459d775123cca1619_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t>等待设备显示在线，在3DViewer左上角点击”扫描”，开始点云实时显示，如下图所示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5397500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="24" name="m_b6f3fb01f331f8021fafc62029d506da_r.png" descr="m_b6f3fb01f331f8021fafc62029d506da_r.png"/>
+            <wp:docPr id="22" name="m_b6f3fb01f331f8021fafc62029d506da_r.png" descr="m_b6f3fb01f331f8021fafc62029d506da_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_b6f3fb01f331f8021fafc62029d506da_r.png" descr="m_b6f3fb01f331f8021fafc62029d506da_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5397500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:pStyle w:val="Para 02"/>
       </w:pPr>
       <w:r>
         <w:t>如需关闭点云实时显示，再次点击3DViewer左上角的”扫描”按钮，关闭点云实时显示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5397500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="25" name="m_d662835c7d3d42c1285e70ee02696597_r.png" descr="m_d662835c7d3d42c1285e70ee02696597_r.png"/>
+            <wp:docPr id="23" name="m_d662835c7d3d42c1285e70ee02696597_r.png" descr="m_d662835c7d3d42c1285e70ee02696597_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_d662835c7d3d42c1285e70ee02696597_r.png" descr="m_d662835c7d3d42c1285e70ee02696597_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5397500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="70" w:name="QGCDi_Mian_Zhan_Huo_Qu_Shi_Pin_L"/>
+      <w:bookmarkStart w:id="78" w:name="QGCDi_Mian_Zhan_Huo_Qu_Shi_Pin_L"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="71" w:name="QGCDi_Mian_Zhan_Huo_Qu_Shi_Pin_L"/>
+        <w:bookmarkStart w:id="79" w:name="QGCDi_Mian_Zhan_Huo_Qu_Shi_Pin_L"/>
         <w:t/>
-        <w:bookmarkEnd w:id="71"/>
-        <w:bookmarkStart w:id="72" w:name="3w6kbh"/>
+        <w:bookmarkEnd w:id="79"/>
+        <w:bookmarkStart w:id="80" w:name="3w6kbh"/>
         <w:t/>
-        <w:bookmarkEnd w:id="72"/>
+        <w:bookmarkEnd w:id="80"/>
       </w:r>
       <w:r>
         <w:t>QGC地面站获取视频流</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:t>QGC获取网络相机RTSP视频流，可参考下图中的设置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 01"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5143500" cy="8851900"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="26" name="m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png" descr="m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png"/>
+            <wp:docPr id="24" name="m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png" descr="m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png" descr="m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5143500" cy="8851900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
-      <w:bookmarkStart w:id="73" w:name="Xun_Ji_Fei_Xing_Yan_Shi"/>
+      <w:bookmarkStart w:id="81" w:name="Xun_Ji_Fei_Xing_Yan_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
-        <w:bookmarkStart w:id="74" w:name="Xun_Ji_Fei_Xing_Yan_Shi"/>
+        <w:bookmarkStart w:id="82" w:name="Xun_Ji_Fei_Xing_Yan_Shi"/>
         <w:t/>
-        <w:bookmarkEnd w:id="74"/>
+        <w:bookmarkEnd w:id="82"/>
       </w:r>
       <w:r>
         <w:t>循迹飞行演示</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="3 Block"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:left="1440" w:top="1440" w:right="1440" w:bottom="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5810,215 +5590,247 @@
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 15"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
@@ -6029,50 +5841,56 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="zh" w:eastAsia="zh" w:bidi="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
@@ -6316,94 +6134,94 @@
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="333333"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 10" w:type="paragraph">
     <w:name w:val="Para 10"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
+      <w:color w:val="C24F4A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 11" w:type="paragraph">
+    <w:name w:val="Para 11"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="230"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 4" w:type="paragraph">
     <w:name w:val="Heading 4"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:after="230" w:line="283" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:color w:val="C24F4A"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 13" w:type="paragraph">
     <w:name w:val="Para 13"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="C24F4A"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 14" w:type="paragraph">
     <w:name w:val="Para 14"/>
@@ -6411,105 +6229,122 @@
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="576" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 15" w:type="paragraph">
     <w:name w:val="Para 15"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:pBdr>
+        <w:left w:val="none" w:sz="8" w:color="auto"/>
+        <w:top w:val="none" w:sz="8" w:color="auto"/>
+        <w:right w:val="none" w:sz="8" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="8" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="C24F4A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 16" w:type="paragraph">
+    <w:name w:val="Para 16"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
       <w:spacing w:after="345"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="8" w:color="auto"/>
         <w:top w:val="none" w:sz="8" w:color="auto"/>
         <w:right w:val="none" w:sz="8" w:color="auto"/>
         <w:bottom w:val="none" w:sz="8" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="0 Text"/>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue" w:eastAsia="Helvetica Neue" w:cs="Helvetica Neue"/>
+      <w:rFonts w:cs="Helvetica Neue" w:hAnsi="Helvetica Neue" w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="1 Text"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
-      <w:u w:val="solid" w:color="auto"/>
+      <w:u w:color="auto" w:val="solid"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
     <w:name w:val="2 Text"/>
     <w:rPr>
       <w:color w:val="4183C4"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text3" w:type="character">
     <w:name w:val="3 Text"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="-apple-system" w:cs="-apple-system" w:ascii="-apple-system" w:hAnsi="-apple-system"/>
+      <w:rFonts w:cs="-apple-system" w:ascii="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">
     <w:name w:val="1 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="2 Block" w:type="paragraph">
     <w:name w:val="2 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
@@ -6526,51 +6361,51 @@
   <w:style w:styleId="4 Block" w:type="paragraph">
     <w:name w:val="4 Block"/>
     <w:basedOn w:val="0 Block"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:pBdr>
         <w:left w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:top w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:right w:val="none" w:sz="0" w:color="D9D9D9"/>
         <w:bottom w:val="none" w:sz="0" w:color="D9D9D9"/>
       </w:pBdr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='utf-8'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_523dc6bbf1ba2ba461439844559541ab_r.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4f067d4a1c55eb51adab0be9b83ed9ba_r.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_8f60e7d72c1842127341e2d76cafe2ed_r.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_bd6327f853fff562d3d31b4ace170258_r.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ea0fdd02bc346149b30f5d5e3f7f2a8e_r.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e9936a43905f8980ce62831c177fb9c2_r.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_35966ad5adcf1b1a5d87299fe3c90e8b_r.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4426cfe1102893196ffc3991674e0f01_r.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_6e10b80a578510271db0b86fcbeda341_r.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_cd7a9844351c2fa1e5d6393f7447217f_r.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_35d5acf3a725a80c76a3fe0c219475bc_r.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_875c50c7ef98807f522f8325c60b9f87_r.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ecfbd84db78e8d34f561f7aa284f9ec7_r.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_6c5e8bfeb87e5305c6857ca0148793f8_r.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_cc9093aecca1020dd83307efc7b15786_r.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_26c78693fd8233c787a9d6b4ec93f2e9_r.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_17ca3f0f0f2ca5ab89aa440844b22bd6_r.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_47fc483f6b19c5be38261b1770a1159b_r.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_28ef8b95d56ce936e0802be0470ae12d_r.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c37388b8871d7eb4dc950a8aae0ef586_r.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e3f73c070c26849459d775123cca1619_r.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b6f3fb01f331f8021fafc62029d506da_r.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d662835c7d3d42c1285e70ee02696597_r.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihwasin.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_850eeb6e49df8b7561cb28c361774c2a_r.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e6c971816fe1f500e5c520cd7438e149_r.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_1f171056a04113dc5bfd70c3db274060_r.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_bd6327f853fff562d3d31b4ace170258_r.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e997a2b1b996e6b8f4fc410a51f627f9_r.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_7052f3806950b85f17a2e200a20e6ea4_r.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_4426cfe1102893196ffc3991674e0f01_r.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_6e10b80a578510271db0b86fcbeda341_r.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_cd7a9844351c2fa1e5d6393f7447217f_r.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_35d5acf3a725a80c76a3fe0c219475bc_r.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_875c50c7ef98807f522f8325c60b9f87_r.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_6c5e8bfeb87e5305c6857ca0148793f8_r.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_cc9093aecca1020dd83307efc7b15786_r.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_ecfbd84db78e8d34f561f7aa284f9ec7_r.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_26c78693fd8233c787a9d6b4ec93f2e9_r.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_17ca3f0f0f2ca5ab89aa440844b22bd6_r.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_47fc483f6b19c5be38261b1770a1159b_r.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_28ef8b95d56ce936e0802be0470ae12d_r.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_c37388b8871d7eb4dc950a8aae0ef586_r.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_e3f73c070c26849459d775123cca1619_r.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_b6f3fb01f331f8021fafc62029d506da_r.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_d662835c7d3d42c1285e70ee02696597_r.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/m_9e7e0b9619de3ba42c4dd190dca14dd3_r.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihwasin.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>calibre</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HyperlinksChanged>false</HyperlinksChanged>
   <LinksUpToDate>true</LinksUpToDate>
   <ScaleCrop>false</ScaleCrop>
   <SharedDoc>false</SharedDoc>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>iX429-激光定位无人机自主飞行系统平台</dc:title>